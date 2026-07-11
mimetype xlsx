--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -16,116 +16,1665 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-27 11:32:44</t>
+    <t>Актуальность прайса на: 2026-07-11 13:54:10</t>
+  </si>
+  <si>
+    <t>Ворота</t>
+  </si>
+  <si>
+    <t>Откатные ворота</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>Артикул</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>Цена (РУБ)</t>
+  </si>
+  <si>
+    <t>63749</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.00x1.00</t>
+  </si>
+  <si>
+    <t>63974</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.00x1.25</t>
+  </si>
+  <si>
+    <t>63751</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.00x1.50</t>
+  </si>
+  <si>
+    <t>63752</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.00x1.75</t>
+  </si>
+  <si>
+    <t>63753</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.00x2.00</t>
+  </si>
+  <si>
+    <t>63754</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.00x2.25</t>
+  </si>
+  <si>
+    <t>63755</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.00x2.50</t>
+  </si>
+  <si>
+    <t>63756</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.00x2.75</t>
+  </si>
+  <si>
+    <t>63757</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.00x3.00</t>
+  </si>
+  <si>
+    <t>63758</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.25x1.00</t>
+  </si>
+  <si>
+    <t>63759</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.25x1.25</t>
+  </si>
+  <si>
+    <t>63760</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.25x1.50</t>
+  </si>
+  <si>
+    <t>63761</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.25x1.75</t>
+  </si>
+  <si>
+    <t>63762</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.25x2.00</t>
+  </si>
+  <si>
+    <t>63763</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.25x2.25</t>
+  </si>
+  <si>
+    <t>63764</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.25x2.50</t>
+  </si>
+  <si>
+    <t>63765</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.25x2.75</t>
+  </si>
+  <si>
+    <t>63766</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.25x3.00</t>
+  </si>
+  <si>
+    <t>63767</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.50x1.00</t>
+  </si>
+  <si>
+    <t>63768</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.50x1.25</t>
+  </si>
+  <si>
+    <t>63769</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.50x1.50</t>
+  </si>
+  <si>
+    <t>63770</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.50x1.75</t>
+  </si>
+  <si>
+    <t>63771</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.50x2.00</t>
+  </si>
+  <si>
+    <t>63772</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.50x2.25</t>
+  </si>
+  <si>
+    <t>63773</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.50x2.50</t>
+  </si>
+  <si>
+    <t>63774</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.50x2.75</t>
+  </si>
+  <si>
+    <t>63775</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.50x3.00</t>
+  </si>
+  <si>
+    <t>63776</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.75x1.00</t>
+  </si>
+  <si>
+    <t>63777</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.75x1.25</t>
+  </si>
+  <si>
+    <t>63778</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.75x1.50</t>
+  </si>
+  <si>
+    <t>63779</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.75x1.75</t>
+  </si>
+  <si>
+    <t>63780</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.75x2.00</t>
+  </si>
+  <si>
+    <t>63781</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.75x2.25</t>
+  </si>
+  <si>
+    <t>63782</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.75x2.50</t>
+  </si>
+  <si>
+    <t>63783</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.75x2.75</t>
+  </si>
+  <si>
+    <t>63784</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Base 3.75x3.00</t>
+  </si>
+  <si>
+    <t>63902</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.25x1.00</t>
+  </si>
+  <si>
+    <t>63903</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.25x1.25</t>
+  </si>
+  <si>
+    <t>63904</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.25x1.50</t>
+  </si>
+  <si>
+    <t>63905</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.25x1.75</t>
+  </si>
+  <si>
+    <t>63906</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.25x2.00</t>
+  </si>
+  <si>
+    <t>63907</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.25x2.25</t>
+  </si>
+  <si>
+    <t>63908</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.25x2.50</t>
+  </si>
+  <si>
+    <t>63909</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.25x2.75</t>
+  </si>
+  <si>
+    <t>63910</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.25x3.00</t>
+  </si>
+  <si>
+    <t>63911</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.50x1.00</t>
+  </si>
+  <si>
+    <t>63912</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.50x1.25</t>
+  </si>
+  <si>
+    <t>63913</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.50x1.50</t>
+  </si>
+  <si>
+    <t>63914</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.50x1.75</t>
+  </si>
+  <si>
+    <t>63915</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.50x2.00</t>
+  </si>
+  <si>
+    <t>63916</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.50x2.25</t>
+  </si>
+  <si>
+    <t>63917</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.50x2.50</t>
+  </si>
+  <si>
+    <t>63918</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.50x2.75</t>
+  </si>
+  <si>
+    <t>63919</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.50x3.00</t>
+  </si>
+  <si>
+    <t>63920</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.75x1.00</t>
+  </si>
+  <si>
+    <t>63921</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.75x1.25</t>
+  </si>
+  <si>
+    <t>63922</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.75x1.50</t>
+  </si>
+  <si>
+    <t>63923</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.75x1.75</t>
+  </si>
+  <si>
+    <t>63924</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.75x2.00</t>
+  </si>
+  <si>
+    <t>63925</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.75x2.25</t>
+  </si>
+  <si>
+    <t>63926</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.75x2.50</t>
+  </si>
+  <si>
+    <t>63927</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.75x2.75</t>
+  </si>
+  <si>
+    <t>63928</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 7.75x3.00</t>
+  </si>
+  <si>
+    <t>63929</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.00x1.00</t>
+  </si>
+  <si>
+    <t>63930</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.00x1.25</t>
+  </si>
+  <si>
+    <t>63931</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.00x1.50</t>
+  </si>
+  <si>
+    <t>63932</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.00x1.75</t>
+  </si>
+  <si>
+    <t>63933</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.00x2.00</t>
+  </si>
+  <si>
+    <t>63934</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.00x2.25</t>
+  </si>
+  <si>
+    <t>63935</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.00x2.50</t>
+  </si>
+  <si>
+    <t>63936</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.00x2.75</t>
+  </si>
+  <si>
+    <t>63937</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.00x3.00</t>
+  </si>
+  <si>
+    <t>63938</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.25x1.00</t>
+  </si>
+  <si>
+    <t>63939</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.25x1.25</t>
+  </si>
+  <si>
+    <t>63940</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.25x1.50</t>
+  </si>
+  <si>
+    <t>63941</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.25x1.75</t>
+  </si>
+  <si>
+    <t>63942</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.25x2.00</t>
+  </si>
+  <si>
+    <t>63943</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.25x2.25</t>
+  </si>
+  <si>
+    <t>63944</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.25x2.50</t>
+  </si>
+  <si>
+    <t>63945</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.25x2.75</t>
+  </si>
+  <si>
+    <t>63946</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.25x3.00</t>
+  </si>
+  <si>
+    <t>63947</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.50x1.00</t>
+  </si>
+  <si>
+    <t>63948</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.50x1.25</t>
+  </si>
+  <si>
+    <t>63949</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.50x1.50</t>
+  </si>
+  <si>
+    <t>63950</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.50x1.75</t>
+  </si>
+  <si>
+    <t>63951</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.50x2.00</t>
+  </si>
+  <si>
+    <t>63952</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.50x2.25</t>
+  </si>
+  <si>
+    <t>63953</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.50x2.50</t>
+  </si>
+  <si>
+    <t>63954</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.50x2.75</t>
+  </si>
+  <si>
+    <t>63955</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.50x3.00</t>
+  </si>
+  <si>
+    <t>63956</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.75x1.00</t>
+  </si>
+  <si>
+    <t>63957</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.75x1.25</t>
+  </si>
+  <si>
+    <t>63958</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.75x1.50</t>
+  </si>
+  <si>
+    <t>63959</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.75x1.75</t>
+  </si>
+  <si>
+    <t>63960</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.75x2.00</t>
+  </si>
+  <si>
+    <t>63961</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.75x2.25</t>
+  </si>
+  <si>
+    <t>63962</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.75x2.50</t>
+  </si>
+  <si>
+    <t>63963</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.75x2.75</t>
+  </si>
+  <si>
+    <t>63964</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 8.75x3.00</t>
+  </si>
+  <si>
+    <t>63965</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 9.00x1.00</t>
+  </si>
+  <si>
+    <t>63966</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 9.00x1.25</t>
+  </si>
+  <si>
+    <t>63967</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 9.00x1.50</t>
+  </si>
+  <si>
+    <t>63968</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 9.00x1.75</t>
+  </si>
+  <si>
+    <t>63969</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 9.00x2.00</t>
+  </si>
+  <si>
+    <t>63970</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 9.00x2.25</t>
+  </si>
+  <si>
+    <t>63971</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 9.00x2.50</t>
+  </si>
+  <si>
+    <t>63972</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 9.00x2.75</t>
+  </si>
+  <si>
+    <t>63973</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Max 9.00x3.00</t>
+  </si>
+  <si>
+    <t>63785</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.00x1.00</t>
+  </si>
+  <si>
+    <t>63786</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.00x1.25</t>
+  </si>
+  <si>
+    <t>63787</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.00x1.50</t>
+  </si>
+  <si>
+    <t>63788</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.00x1.75</t>
+  </si>
+  <si>
+    <t>63789</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.00x2.00</t>
+  </si>
+  <si>
+    <t>63790</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.00x2.25</t>
+  </si>
+  <si>
+    <t>63791</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.00x2.50</t>
+  </si>
+  <si>
+    <t>63792</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.00x2.75</t>
+  </si>
+  <si>
+    <t>63793</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.00x3.00</t>
+  </si>
+  <si>
+    <t>63794</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.25x1.00</t>
+  </si>
+  <si>
+    <t>63795</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.25x1.25</t>
+  </si>
+  <si>
+    <t>63796</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.25x1.50</t>
+  </si>
+  <si>
+    <t>63797</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.25x1.75</t>
+  </si>
+  <si>
+    <t>63798</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.25x2.00</t>
+  </si>
+  <si>
+    <t>63799</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.25x2.25</t>
+  </si>
+  <si>
+    <t>63800</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.25x2.50</t>
+  </si>
+  <si>
+    <t>63801</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.25x2.75</t>
+  </si>
+  <si>
+    <t>63802</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.25x3.00</t>
+  </si>
+  <si>
+    <t>63803</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.50x1.00</t>
+  </si>
+  <si>
+    <t>63804</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.50x1.25</t>
+  </si>
+  <si>
+    <t>63805</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.50x1.50</t>
+  </si>
+  <si>
+    <t>63806</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.50x1.75</t>
+  </si>
+  <si>
+    <t>63807</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.50x2.00</t>
+  </si>
+  <si>
+    <t>63808</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.50x2.25</t>
+  </si>
+  <si>
+    <t>63809</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.50x2.50</t>
+  </si>
+  <si>
+    <t>63810</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.50x2.75</t>
+  </si>
+  <si>
+    <t>63811</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.50x3.00</t>
+  </si>
+  <si>
+    <t>63812</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.75x1.00</t>
+  </si>
+  <si>
+    <t>63813</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.75x1.25</t>
+  </si>
+  <si>
+    <t>63814</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.75x1.50</t>
+  </si>
+  <si>
+    <t>63815</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.75x1.75</t>
+  </si>
+  <si>
+    <t>63816</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.75x2.00</t>
+  </si>
+  <si>
+    <t>63817</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.75x2.25</t>
+  </si>
+  <si>
+    <t>63818</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.75x2.50</t>
+  </si>
+  <si>
+    <t>63819</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.75x2.75</t>
+  </si>
+  <si>
+    <t>63820</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 4.75x3.00</t>
+  </si>
+  <si>
+    <t>63821</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.00x1.00</t>
+  </si>
+  <si>
+    <t>63822</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.00x1.25</t>
+  </si>
+  <si>
+    <t>63823</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.00x1.50</t>
+  </si>
+  <si>
+    <t>63824</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.00x1.75</t>
+  </si>
+  <si>
+    <t>63825</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.00x2.00</t>
+  </si>
+  <si>
+    <t>63826</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.00x2.25</t>
+  </si>
+  <si>
+    <t>63827</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.00x2.50</t>
+  </si>
+  <si>
+    <t>63828</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.00x2.75</t>
+  </si>
+  <si>
+    <t>63829</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.00x3.00</t>
+  </si>
+  <si>
+    <t>63830</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.25x1.00</t>
+  </si>
+  <si>
+    <t>63831</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.25x1.25</t>
+  </si>
+  <si>
+    <t>63832</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.25x1.50</t>
+  </si>
+  <si>
+    <t>63833</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.25x1.75</t>
+  </si>
+  <si>
+    <t>63834</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.25x2.00</t>
+  </si>
+  <si>
+    <t>63835</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.25x2.25</t>
+  </si>
+  <si>
+    <t>63836</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.25x2.50</t>
+  </si>
+  <si>
+    <t>63837</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.25x2.75</t>
+  </si>
+  <si>
+    <t>63838</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.25x3.00</t>
+  </si>
+  <si>
+    <t>63839</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.50x1.00</t>
+  </si>
+  <si>
+    <t>63840</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.50x1.25</t>
+  </si>
+  <si>
+    <t>63841</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.50x1.50</t>
+  </si>
+  <si>
+    <t>63842</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.50x1.75</t>
+  </si>
+  <si>
+    <t>63843</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.50x2.00</t>
+  </si>
+  <si>
+    <t>63844</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.50x2.25</t>
+  </si>
+  <si>
+    <t>63845</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.50x2.50</t>
+  </si>
+  <si>
+    <t>63846</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.50x2.75</t>
+  </si>
+  <si>
+    <t>63847</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.50x3.00</t>
+  </si>
+  <si>
+    <t>63848</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.75x1.00</t>
+  </si>
+  <si>
+    <t>63849</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.75x1.25</t>
+  </si>
+  <si>
+    <t>63850</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.75x1.50</t>
+  </si>
+  <si>
+    <t>63851</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.75x1.75</t>
+  </si>
+  <si>
+    <t>63852</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.75x2.00</t>
+  </si>
+  <si>
+    <t>63853</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.75x2.25</t>
+  </si>
+  <si>
+    <t>63854</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.75x2.50</t>
+  </si>
+  <si>
+    <t>63855</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.75x2.75</t>
+  </si>
+  <si>
+    <t>63856</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 5.75x3.00</t>
+  </si>
+  <si>
+    <t>63857</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.00x1.00</t>
+  </si>
+  <si>
+    <t>63858</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.00x1.25</t>
+  </si>
+  <si>
+    <t>63859</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.00x1.50</t>
+  </si>
+  <si>
+    <t>63860</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.00x1.75</t>
+  </si>
+  <si>
+    <t>63861</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.00x2.00</t>
+  </si>
+  <si>
+    <t>63862</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.00x2.25</t>
+  </si>
+  <si>
+    <t>63863</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.00x2.50</t>
+  </si>
+  <si>
+    <t>63864</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.00x2.75</t>
+  </si>
+  <si>
+    <t>63865</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.00x3.00</t>
+  </si>
+  <si>
+    <t>63866</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.25x1.00</t>
+  </si>
+  <si>
+    <t>63867</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.25x1.25</t>
+  </si>
+  <si>
+    <t>63868</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.25x1.50</t>
+  </si>
+  <si>
+    <t>63869</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.25x1.75</t>
+  </si>
+  <si>
+    <t>63870</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.25x2.00</t>
+  </si>
+  <si>
+    <t>63871</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.25x2.25</t>
+  </si>
+  <si>
+    <t>63872</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.25x2.50</t>
+  </si>
+  <si>
+    <t>63873</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.25x2.75</t>
+  </si>
+  <si>
+    <t>63874</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.25x3.00</t>
+  </si>
+  <si>
+    <t>63875</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.50x1.00</t>
+  </si>
+  <si>
+    <t>63876</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.50x1.25</t>
+  </si>
+  <si>
+    <t>63877</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.50x1.50</t>
+  </si>
+  <si>
+    <t>63878</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.50x1.75</t>
+  </si>
+  <si>
+    <t>63879</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.50x2.00</t>
+  </si>
+  <si>
+    <t>63880</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.50x2.25</t>
+  </si>
+  <si>
+    <t>63881</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.50x2.50</t>
+  </si>
+  <si>
+    <t>63882</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.50x2.75</t>
+  </si>
+  <si>
+    <t>63883</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.50x3.00</t>
+  </si>
+  <si>
+    <t>63884</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.75x1.00</t>
+  </si>
+  <si>
+    <t>63885</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.75x1.25</t>
+  </si>
+  <si>
+    <t>63886</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.75x1.50</t>
+  </si>
+  <si>
+    <t>63887</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.75x1.75</t>
+  </si>
+  <si>
+    <t>63888</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.75x2.00</t>
+  </si>
+  <si>
+    <t>63889</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.75x2.25</t>
+  </si>
+  <si>
+    <t>63890</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.75x2.50</t>
+  </si>
+  <si>
+    <t>63891</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.75x2.75</t>
+  </si>
+  <si>
+    <t>63892</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 6.75x3.00</t>
+  </si>
+  <si>
+    <t>63893</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 7.00x1.00</t>
+  </si>
+  <si>
+    <t>63894</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 7.00x1.25</t>
+  </si>
+  <si>
+    <t>63895</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 7.00x1.50</t>
+  </si>
+  <si>
+    <t>63896</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 7.00x1.75</t>
+  </si>
+  <si>
+    <t>63897</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 7.00x2.00</t>
+  </si>
+  <si>
+    <t>63898</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 7.00x2.25</t>
+  </si>
+  <si>
+    <t>63899</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 7.00x2.50</t>
+  </si>
+  <si>
+    <t>63900</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 7.00x2.75</t>
+  </si>
+  <si>
+    <t>63901</t>
+  </si>
+  <si>
+    <t>HURDE TriSlide Pro 7.00x3.00</t>
+  </si>
+  <si>
+    <t>67094</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4 каркас откатных ворот для проема 4 м (под сварку)</t>
+  </si>
+  <si>
+    <t>67096</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4-А6 каркас откатных ворот для проема 4 м (под сварку) с консольной системой на 6 м.</t>
+  </si>
+  <si>
+    <t>67807</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4-А6-BXL04AGS каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
+  </si>
+  <si>
+    <t>67809</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4-А6-RD400KCE каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
+  </si>
+  <si>
+    <t>67803</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4-А6-RTO500M каркас откатных ворот с автоматикой для проема 4 м с фурнитурой</t>
+  </si>
+  <si>
+    <t>67805</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4-А6-SL800PRO каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
+  </si>
+  <si>
+    <t>67095</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5 каркас откатных ворот для проема 5 м (под сварку)</t>
+  </si>
+  <si>
+    <t>67097</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5-А7 каркас откатных ворот для проема 5 м (под сварку) с консольной системой на 7 м.</t>
+  </si>
+  <si>
+    <t>67808</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5-А7-BX608AGS каркас откатных ворот с автоматикой для проема 5 м фурнитурой</t>
+  </si>
+  <si>
+    <t>67810</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5-А7-RB1000 каркас откатных ворот с автоматикой для проема 5 м фурнитурой</t>
+  </si>
+  <si>
+    <t>67804</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5-А7-RTO1000M каркас откатных ворот с автоматикой для проема 5 м с фурнитурой</t>
+  </si>
+  <si>
+    <t>67806</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5-А7-SL1300 каркас откатных ворот с автоматикой для проема 5 м фурнитурой</t>
+  </si>
+  <si>
+    <t>Т-профиль</t>
+  </si>
+  <si>
+    <t>67306</t>
+  </si>
+  <si>
+    <t>Т-профиль 5.6 метра</t>
+  </si>
+  <si>
+    <t>67304</t>
+  </si>
+  <si>
+    <t>Т-профиль 6 метров</t>
+  </si>
+  <si>
+    <t>67555</t>
+  </si>
+  <si>
+    <t>Т-профиль для ворот 2 метра</t>
+  </si>
+  <si>
+    <t>67556</t>
+  </si>
+  <si>
+    <t>Т-профиль для ворот 3 метра</t>
+  </si>
+  <si>
+    <t>67305</t>
+  </si>
+  <si>
+    <t>Т-профиль для ворот 4.4 метра</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="15"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD8E0ED"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFBBCADF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border/>
+    <border>
+      <left style="hair">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="hair">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="FF696969"/>
+      </left>
+      <right style="hair">
+        <color rgb="FF696969"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF696969"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF696969"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="14">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="2" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -383,95 +1932,3777 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63749/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63974/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63751/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63752/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63753/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63754/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63755/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63756/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63757/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63758/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63759/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63760/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63761/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63762/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63763/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63764/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63765/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63766/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63767/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63768/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63769/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63770/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63771/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63772/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63773/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63774/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63775/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63776/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63777/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63778/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63779/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63780/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63781/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63782/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63783/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63784/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63902/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63903/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63904/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63905/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63906/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63907/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63908/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63909/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63910/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63911/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63912/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63913/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63914/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63915/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63916/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63917/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63918/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63919/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63920/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63921/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63922/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63923/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63924/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63925/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63926/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63927/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63928/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63929/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63930/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63931/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63932/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63933/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63934/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63935/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63936/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63937/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63938/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63939/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63940/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63941/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63942/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63943/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63944/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63945/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63946/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63947/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63948/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63949/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63950/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63951/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63952/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63953/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63954/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63955/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63956/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63957/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63958/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63959/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63960/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63961/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63962/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63963/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63964/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63965/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63966/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63967/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63968/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63969/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63970/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63971/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63972/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63973/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63785/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63786/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63787/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63788/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63789/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63790/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63791/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63792/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63793/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63794/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63795/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63796/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63797/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63798/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63799/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63801/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63802/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63803/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63804/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63805/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63806/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63807/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63808/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63809/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63810/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63811/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63812/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63813/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63814/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63815/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63816/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63819/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63820/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63821/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63822/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63823/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63824/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63825/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63826/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63827/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63828/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63829/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63830/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63831/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63832/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63833/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63834/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63835/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63836/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63837/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63838/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63839/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63840/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63841/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63842/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63843/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63844/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63845/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63846/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63847/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63848/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63849/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63850/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63851/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63852/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63853/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63854/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63855/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63856/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63857/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63858/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63859/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63860/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63861/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63862/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63863/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63864/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63865/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63866/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63867/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63868/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63869/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63870/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63871/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63872/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63873/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63874/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63875/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63876/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63877/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63878/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63879/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63880/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63881/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63882/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63883/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63884/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63885/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63886/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63887/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63888/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63889/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63890/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63891/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63892/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63893/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63894/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63895/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63896/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63897/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63898/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63899/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63900/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63901/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67094/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67096/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67807/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67809/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67803/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67805/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67095/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67097/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67810/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67804/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67806/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-5-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-6-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-dlya-vorot-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-dlya-vorot-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-dlya-vorot-4-metra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="3"/>
-[...1 lines deleted...]
-      <c r="D5" s="2"/>
+      <c r="A5" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="0"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="1:4" outlineLevel="1">
+      <c r="A6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="0"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="1:4" outlineLevel="2">
+      <c r="A7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" outlineLevel="2">
+      <c r="A8" s="10">
+        <v>1</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="7">
+        <v>23000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" outlineLevel="2">
+      <c r="A9" s="10">
+        <v>2</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="7">
+        <v>26496</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" outlineLevel="2">
+      <c r="A10" s="10">
+        <v>3</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="7">
+        <v>29900</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" outlineLevel="2">
+      <c r="A11" s="10">
+        <v>4</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="7">
+        <v>33304</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" outlineLevel="2">
+      <c r="A12" s="10">
+        <v>5</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="7">
+        <v>36800</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" outlineLevel="2">
+      <c r="A13" s="10">
+        <v>6</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="7">
+        <v>40296</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" outlineLevel="2">
+      <c r="A14" s="10">
+        <v>7</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="7">
+        <v>43700</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" outlineLevel="2">
+      <c r="A15" s="10">
+        <v>8</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="7">
+        <v>47104</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" outlineLevel="2">
+      <c r="A16" s="10">
+        <v>9</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="7">
+        <v>50600</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" outlineLevel="2">
+      <c r="A17" s="10">
+        <v>10</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="7">
+        <v>24104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" outlineLevel="2">
+      <c r="A18" s="10">
+        <v>11</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="7">
+        <v>27876</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" outlineLevel="2">
+      <c r="A19" s="10">
+        <v>12</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" s="7">
+        <v>31648</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" outlineLevel="2">
+      <c r="A20" s="10">
+        <v>13</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="7">
+        <v>35328</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" outlineLevel="2">
+      <c r="A21" s="10">
+        <v>14</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="7">
+        <v>39100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" outlineLevel="2">
+      <c r="A22" s="10">
+        <v>15</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="7">
+        <v>42872</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" outlineLevel="2">
+      <c r="A23" s="10">
+        <v>16</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="7">
+        <v>46552</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" outlineLevel="2">
+      <c r="A24" s="10">
+        <v>17</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="7">
+        <v>50324</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" outlineLevel="2">
+      <c r="A25" s="10">
+        <v>18</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D25" s="7">
+        <v>54096</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" outlineLevel="2">
+      <c r="A26" s="10">
+        <v>19</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26" s="7">
+        <v>25300</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" outlineLevel="2">
+      <c r="A27" s="10">
+        <v>20</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="7">
+        <v>29348</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" outlineLevel="2">
+      <c r="A28" s="10">
+        <v>21</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="7">
+        <v>33304</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" outlineLevel="2">
+      <c r="A29" s="10">
+        <v>22</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D29" s="7">
+        <v>37352</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" outlineLevel="2">
+      <c r="A30" s="10">
+        <v>23</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="7">
+        <v>41400</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" outlineLevel="2">
+      <c r="A31" s="10">
+        <v>24</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D31" s="7">
+        <v>45448</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" outlineLevel="2">
+      <c r="A32" s="10">
+        <v>25</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" s="7">
+        <v>49496</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" outlineLevel="2">
+      <c r="A33" s="10">
+        <v>26</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D33" s="7">
+        <v>53452</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" outlineLevel="2">
+      <c r="A34" s="10">
+        <v>27</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D34" s="7">
+        <v>57500</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" outlineLevel="2">
+      <c r="A35" s="10">
+        <v>28</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D35" s="7">
+        <v>26496</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" outlineLevel="2">
+      <c r="A36" s="10">
+        <v>29</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D36" s="7">
+        <v>30728</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" outlineLevel="2">
+      <c r="A37" s="10">
+        <v>30</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="7">
+        <v>35052</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" outlineLevel="2">
+      <c r="A38" s="10">
+        <v>31</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" s="7">
+        <v>39376</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" outlineLevel="2">
+      <c r="A39" s="10">
+        <v>32</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D39" s="7">
+        <v>43700</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" outlineLevel="2">
+      <c r="A40" s="10">
+        <v>33</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40" s="7">
+        <v>48024</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" outlineLevel="2">
+      <c r="A41" s="10">
+        <v>34</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="7">
+        <v>52348</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" outlineLevel="2">
+      <c r="A42" s="10">
+        <v>35</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D42" s="7">
+        <v>56672</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" outlineLevel="2">
+      <c r="A43" s="10">
+        <v>36</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="D43" s="7">
+        <v>60904</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" outlineLevel="2">
+      <c r="A44" s="10">
+        <v>37</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="D44" s="7">
+        <v>42504</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" outlineLevel="2">
+      <c r="A45" s="10">
+        <v>38</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" s="7">
+        <v>50876</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" outlineLevel="2">
+      <c r="A46" s="10">
+        <v>39</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="D46" s="7">
+        <v>59248</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" outlineLevel="2">
+      <c r="A47" s="10">
+        <v>40</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="D47" s="7">
+        <v>67528</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" outlineLevel="2">
+      <c r="A48" s="10">
+        <v>41</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="D48" s="7">
+        <v>75900</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" outlineLevel="2">
+      <c r="A49" s="10">
+        <v>42</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D49" s="7">
+        <v>84272</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" outlineLevel="2">
+      <c r="A50" s="10">
+        <v>43</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D50" s="7">
+        <v>92552</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" outlineLevel="2">
+      <c r="A51" s="10">
+        <v>44</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D51" s="7">
+        <v>100924</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" outlineLevel="2">
+      <c r="A52" s="10">
+        <v>45</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D52" s="7">
+        <v>109296</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" outlineLevel="2">
+      <c r="A53" s="10">
+        <v>46</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="D53" s="7">
+        <v>43700</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" outlineLevel="2">
+      <c r="A54" s="10">
+        <v>47</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D54" s="7">
+        <v>52348</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" outlineLevel="2">
+      <c r="A55" s="10">
+        <v>48</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="D55" s="7">
+        <v>60904</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" outlineLevel="2">
+      <c r="A56" s="10">
+        <v>49</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="D56" s="7">
+        <v>69552</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" outlineLevel="2">
+      <c r="A57" s="10">
+        <v>50</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D57" s="7">
+        <v>78200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" outlineLevel="2">
+      <c r="A58" s="10">
+        <v>51</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="D58" s="7">
+        <v>86848</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" outlineLevel="2">
+      <c r="A59" s="10">
+        <v>52</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D59" s="7">
+        <v>95496</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" outlineLevel="2">
+      <c r="A60" s="10">
+        <v>53</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D60" s="7">
+        <v>104052</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" outlineLevel="2">
+      <c r="A61" s="10">
+        <v>54</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="D61" s="7">
+        <v>112700</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" outlineLevel="2">
+      <c r="A62" s="10">
+        <v>55</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D62" s="7">
+        <v>44896</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" outlineLevel="2">
+      <c r="A63" s="10">
+        <v>56</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="D63" s="7">
+        <v>53728</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" outlineLevel="2">
+      <c r="A64" s="10">
+        <v>57</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D64" s="7">
+        <v>62652</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" outlineLevel="2">
+      <c r="A65" s="10">
+        <v>58</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="D65" s="7">
+        <v>71576</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" outlineLevel="2">
+      <c r="A66" s="10">
+        <v>59</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="D66" s="7">
+        <v>80500</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" outlineLevel="2">
+      <c r="A67" s="10">
+        <v>60</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="D67" s="7">
+        <v>89424</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" outlineLevel="2">
+      <c r="A68" s="10">
+        <v>61</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="D68" s="7">
+        <v>98348</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" outlineLevel="2">
+      <c r="A69" s="10">
+        <v>62</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="D69" s="7">
+        <v>107272</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" outlineLevel="2">
+      <c r="A70" s="10">
+        <v>63</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="D70" s="7">
+        <v>116104</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" outlineLevel="2">
+      <c r="A71" s="10">
+        <v>64</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="D71" s="7">
+        <v>46000</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" outlineLevel="2">
+      <c r="A72" s="10">
+        <v>65</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="D72" s="7">
+        <v>55200</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" outlineLevel="2">
+      <c r="A73" s="10">
+        <v>66</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="D73" s="7">
+        <v>64400</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" outlineLevel="2">
+      <c r="A74" s="10">
+        <v>67</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="D74" s="7">
+        <v>73600</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" outlineLevel="2">
+      <c r="A75" s="10">
+        <v>68</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="D75" s="7">
+        <v>82800</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" outlineLevel="2">
+      <c r="A76" s="10">
+        <v>69</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="D76" s="7">
+        <v>92000</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" outlineLevel="2">
+      <c r="A77" s="10">
+        <v>70</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="D77" s="7">
+        <v>101200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" outlineLevel="2">
+      <c r="A78" s="10">
+        <v>71</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="D78" s="7">
+        <v>110400</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" outlineLevel="2">
+      <c r="A79" s="10">
+        <v>72</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="D79" s="7">
+        <v>119600</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" outlineLevel="2">
+      <c r="A80" s="10">
+        <v>73</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="D80" s="7">
+        <v>47104</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" outlineLevel="2">
+      <c r="A81" s="10">
+        <v>74</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="D81" s="7">
+        <v>56672</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" outlineLevel="2">
+      <c r="A82" s="10">
+        <v>75</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="D82" s="7">
+        <v>66148</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" outlineLevel="2">
+      <c r="A83" s="10">
+        <v>76</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="D83" s="7">
+        <v>75624</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" outlineLevel="2">
+      <c r="A84" s="10">
+        <v>77</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D84" s="7">
+        <v>85100</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" outlineLevel="2">
+      <c r="A85" s="10">
+        <v>78</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="D85" s="7">
+        <v>94576</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" outlineLevel="2">
+      <c r="A86" s="10">
+        <v>79</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="D86" s="7">
+        <v>104052</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" outlineLevel="2">
+      <c r="A87" s="10">
+        <v>80</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="D87" s="7">
+        <v>113528</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" outlineLevel="2">
+      <c r="A88" s="10">
+        <v>81</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="D88" s="7">
+        <v>123096</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" outlineLevel="2">
+      <c r="A89" s="10">
+        <v>82</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="D89" s="7">
+        <v>48300</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" outlineLevel="2">
+      <c r="A90" s="10">
+        <v>83</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C90" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="D90" s="7">
+        <v>58052</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" outlineLevel="2">
+      <c r="A91" s="10">
+        <v>84</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="D91" s="7">
+        <v>67896</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" outlineLevel="2">
+      <c r="A92" s="10">
+        <v>85</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C92" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="D92" s="7">
+        <v>77648</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" outlineLevel="2">
+      <c r="A93" s="10">
+        <v>86</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="D93" s="7">
+        <v>87400</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" outlineLevel="2">
+      <c r="A94" s="10">
+        <v>87</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="D94" s="7">
+        <v>97152</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" outlineLevel="2">
+      <c r="A95" s="10">
+        <v>88</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="D95" s="7">
+        <v>106904</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" outlineLevel="2">
+      <c r="A96" s="10">
+        <v>89</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C96" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="D96" s="7">
+        <v>116748</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" outlineLevel="2">
+      <c r="A97" s="10">
+        <v>90</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C97" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="D97" s="7">
+        <v>126500</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" outlineLevel="2">
+      <c r="A98" s="10">
+        <v>91</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C98" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="D98" s="7">
+        <v>49496</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" outlineLevel="2">
+      <c r="A99" s="10">
+        <v>92</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="D99" s="7">
+        <v>59524</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" outlineLevel="2">
+      <c r="A100" s="10">
+        <v>93</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="D100" s="7">
+        <v>69552</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" outlineLevel="2">
+      <c r="A101" s="10">
+        <v>94</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="D101" s="7">
+        <v>79672</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" outlineLevel="2">
+      <c r="A102" s="10">
+        <v>95</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="D102" s="7">
+        <v>89700</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" outlineLevel="2">
+      <c r="A103" s="10">
+        <v>96</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C103" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="D103" s="7">
+        <v>99728</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" outlineLevel="2">
+      <c r="A104" s="10">
+        <v>97</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="D104" s="7">
+        <v>109848</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" outlineLevel="2">
+      <c r="A105" s="10">
+        <v>98</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="D105" s="7">
+        <v>119876</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" outlineLevel="2">
+      <c r="A106" s="10">
+        <v>99</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C106" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="D106" s="7">
+        <v>129904</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" outlineLevel="2">
+      <c r="A107" s="10">
+        <v>100</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C107" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="D107" s="7">
+        <v>50600</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" outlineLevel="2">
+      <c r="A108" s="10">
+        <v>101</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C108" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="D108" s="7">
+        <v>60904</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" outlineLevel="2">
+      <c r="A109" s="10">
+        <v>102</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="D109" s="7">
+        <v>71300</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" outlineLevel="2">
+      <c r="A110" s="10">
+        <v>103</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C110" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="D110" s="7">
+        <v>81696</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" outlineLevel="2">
+      <c r="A111" s="10">
+        <v>104</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C111" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="D111" s="7">
+        <v>92000</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" outlineLevel="2">
+      <c r="A112" s="10">
+        <v>105</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C112" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D112" s="7">
+        <v>102304</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" outlineLevel="2">
+      <c r="A113" s="10">
+        <v>106</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D113" s="7">
+        <v>112700</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" outlineLevel="2">
+      <c r="A114" s="10">
+        <v>107</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C114" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D114" s="7">
+        <v>123096</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" outlineLevel="2">
+      <c r="A115" s="10">
+        <v>108</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="D115" s="7">
+        <v>133400</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" outlineLevel="2">
+      <c r="A116" s="10">
+        <v>109</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C116" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="D116" s="7">
+        <v>27600</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" outlineLevel="2">
+      <c r="A117" s="10">
+        <v>110</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="D117" s="7">
+        <v>32200</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" outlineLevel="2">
+      <c r="A118" s="10">
+        <v>111</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C118" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="D118" s="7">
+        <v>36800</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" outlineLevel="2">
+      <c r="A119" s="10">
+        <v>112</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="D119" s="7">
+        <v>41400</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" outlineLevel="2">
+      <c r="A120" s="10">
+        <v>113</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="D120" s="7">
+        <v>46000</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" outlineLevel="2">
+      <c r="A121" s="10">
+        <v>114</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="D121" s="7">
+        <v>50600</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" outlineLevel="2">
+      <c r="A122" s="10">
+        <v>115</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="D122" s="7">
+        <v>55200</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" outlineLevel="2">
+      <c r="A123" s="10">
+        <v>116</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="D123" s="7">
+        <v>59800</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" outlineLevel="2">
+      <c r="A124" s="10">
+        <v>117</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="D124" s="7">
+        <v>64400</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" outlineLevel="2">
+      <c r="A125" s="10">
+        <v>118</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="D125" s="7">
+        <v>28704</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" outlineLevel="2">
+      <c r="A126" s="10">
+        <v>119</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C126" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="D126" s="7">
+        <v>33672</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" outlineLevel="2">
+      <c r="A127" s="10">
+        <v>120</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D127" s="7">
+        <v>38548</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" outlineLevel="2">
+      <c r="A128" s="10">
+        <v>121</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="D128" s="7">
+        <v>43424</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" outlineLevel="2">
+      <c r="A129" s="10">
+        <v>122</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="D129" s="7">
+        <v>48300</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" outlineLevel="2">
+      <c r="A130" s="10">
+        <v>123</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="D130" s="7">
+        <v>53176</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" outlineLevel="2">
+      <c r="A131" s="10">
+        <v>124</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="D131" s="7">
+        <v>58052</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" outlineLevel="2">
+      <c r="A132" s="10">
+        <v>125</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C132" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="D132" s="7">
+        <v>62928</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" outlineLevel="2">
+      <c r="A133" s="10">
+        <v>126</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="D133" s="7">
+        <v>67896</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" outlineLevel="2">
+      <c r="A134" s="10">
+        <v>127</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C134" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="D134" s="7">
+        <v>29900</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" outlineLevel="2">
+      <c r="A135" s="10">
+        <v>128</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="D135" s="7">
+        <v>35052</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" outlineLevel="2">
+      <c r="A136" s="10">
+        <v>129</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C136" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="D136" s="7">
+        <v>40296</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" outlineLevel="2">
+      <c r="A137" s="10">
+        <v>130</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="D137" s="7">
+        <v>45448</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" outlineLevel="2">
+      <c r="A138" s="10">
+        <v>131</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="D138" s="7">
+        <v>50600</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" outlineLevel="2">
+      <c r="A139" s="10">
+        <v>132</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="D139" s="7">
+        <v>55752</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" outlineLevel="2">
+      <c r="A140" s="10">
+        <v>133</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="D140" s="7">
+        <v>60904</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" outlineLevel="2">
+      <c r="A141" s="10">
+        <v>134</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="D141" s="7">
+        <v>66148</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" outlineLevel="2">
+      <c r="A142" s="10">
+        <v>135</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="D142" s="7">
+        <v>71300</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" outlineLevel="2">
+      <c r="A143" s="10">
+        <v>136</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C143" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="D143" s="7">
+        <v>31096</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" outlineLevel="2">
+      <c r="A144" s="10">
+        <v>137</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="D144" s="7">
+        <v>36524</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" outlineLevel="2">
+      <c r="A145" s="10">
+        <v>138</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="D145" s="7">
+        <v>41952</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" outlineLevel="2">
+      <c r="A146" s="10">
+        <v>139</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="D146" s="7">
+        <v>47472</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" outlineLevel="2">
+      <c r="A147" s="10">
+        <v>140</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C147" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="D147" s="7">
+        <v>52900</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" outlineLevel="2">
+      <c r="A148" s="10">
+        <v>141</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C148" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="D148" s="7">
+        <v>58328</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" outlineLevel="2">
+      <c r="A149" s="10">
+        <v>142</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="D149" s="7">
+        <v>63848</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" outlineLevel="2">
+      <c r="A150" s="10">
+        <v>143</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C150" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="D150" s="7">
+        <v>69276</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" outlineLevel="2">
+      <c r="A151" s="10">
+        <v>144</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="D151" s="7">
+        <v>74704</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" outlineLevel="2">
+      <c r="A152" s="10">
+        <v>145</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C152" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="D152" s="7">
+        <v>32200</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" outlineLevel="2">
+      <c r="A153" s="10">
+        <v>146</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="D153" s="7">
+        <v>37904</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" outlineLevel="2">
+      <c r="A154" s="10">
+        <v>147</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="D154" s="7">
+        <v>43700</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" outlineLevel="2">
+      <c r="A155" s="10">
+        <v>148</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="D155" s="7">
+        <v>49496</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" outlineLevel="2">
+      <c r="A156" s="10">
+        <v>149</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="D156" s="7">
+        <v>55200</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" outlineLevel="2">
+      <c r="A157" s="10">
+        <v>150</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="D157" s="7">
+        <v>60904</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" outlineLevel="2">
+      <c r="A158" s="10">
+        <v>151</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="D158" s="7">
+        <v>66700</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" outlineLevel="2">
+      <c r="A159" s="10">
+        <v>152</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="D159" s="7">
+        <v>72496</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" outlineLevel="2">
+      <c r="A160" s="10">
+        <v>153</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="D160" s="7">
+        <v>78200</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" outlineLevel="2">
+      <c r="A161" s="10">
+        <v>154</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D161" s="7">
+        <v>33304</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" outlineLevel="2">
+      <c r="A162" s="10">
+        <v>155</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="C162" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="D162" s="7">
+        <v>39376</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" outlineLevel="2">
+      <c r="A163" s="10">
+        <v>156</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="C163" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="D163" s="7">
+        <v>45448</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" outlineLevel="2">
+      <c r="A164" s="10">
+        <v>157</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="D164" s="7">
+        <v>51428</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" outlineLevel="2">
+      <c r="A165" s="10">
+        <v>158</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="D165" s="7">
+        <v>57500</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" outlineLevel="2">
+      <c r="A166" s="10">
+        <v>159</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="D166" s="7">
+        <v>63572</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" outlineLevel="2">
+      <c r="A167" s="10">
+        <v>160</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="D167" s="7">
+        <v>69552</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" outlineLevel="2">
+      <c r="A168" s="10">
+        <v>161</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="D168" s="7">
+        <v>75624</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" outlineLevel="2">
+      <c r="A169" s="10">
+        <v>162</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="D169" s="7">
+        <v>81696</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" outlineLevel="2">
+      <c r="A170" s="10">
+        <v>163</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="D170" s="7">
+        <v>34500</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" outlineLevel="2">
+      <c r="A171" s="10">
+        <v>164</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="D171" s="7">
+        <v>40848</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" outlineLevel="2">
+      <c r="A172" s="10">
+        <v>165</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="C172" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="D172" s="7">
+        <v>47104</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" outlineLevel="2">
+      <c r="A173" s="10">
+        <v>166</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="D173" s="7">
+        <v>53452</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" outlineLevel="2">
+      <c r="A174" s="10">
+        <v>167</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="D174" s="7">
+        <v>59800</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" outlineLevel="2">
+      <c r="A175" s="10">
+        <v>168</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="D175" s="7">
+        <v>66148</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" outlineLevel="2">
+      <c r="A176" s="10">
+        <v>169</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="C176" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="D176" s="7">
+        <v>72496</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" outlineLevel="2">
+      <c r="A177" s="10">
+        <v>170</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D177" s="7">
+        <v>78752</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" outlineLevel="2">
+      <c r="A178" s="10">
+        <v>171</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C178" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="D178" s="7">
+        <v>85100</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" outlineLevel="2">
+      <c r="A179" s="10">
+        <v>172</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="D179" s="7">
+        <v>35696</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" outlineLevel="2">
+      <c r="A180" s="10">
+        <v>173</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="D180" s="7">
+        <v>42228</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" outlineLevel="2">
+      <c r="A181" s="10">
+        <v>174</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C181" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="D181" s="7">
+        <v>48852</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" outlineLevel="2">
+      <c r="A182" s="10">
+        <v>175</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="D182" s="7">
+        <v>55476</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" outlineLevel="2">
+      <c r="A183" s="10">
+        <v>176</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="D183" s="7">
+        <v>62100</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" outlineLevel="2">
+      <c r="A184" s="10">
+        <v>177</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="D184" s="7">
+        <v>68724</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" outlineLevel="2">
+      <c r="A185" s="10">
+        <v>178</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="D185" s="7">
+        <v>75348</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" outlineLevel="2">
+      <c r="A186" s="10">
+        <v>179</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="C186" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="D186" s="7">
+        <v>81972</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" outlineLevel="2">
+      <c r="A187" s="10">
+        <v>180</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="C187" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="D187" s="7">
+        <v>88504</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" outlineLevel="2">
+      <c r="A188" s="10">
+        <v>181</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="C188" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="D188" s="7">
+        <v>36800</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" outlineLevel="2">
+      <c r="A189" s="10">
+        <v>182</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="D189" s="7">
+        <v>43700</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" outlineLevel="2">
+      <c r="A190" s="10">
+        <v>183</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="C190" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="D190" s="7">
+        <v>50600</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" outlineLevel="2">
+      <c r="A191" s="10">
+        <v>184</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="D191" s="7">
+        <v>57500</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" outlineLevel="2">
+      <c r="A192" s="10">
+        <v>185</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="C192" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="D192" s="7">
+        <v>64400</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" outlineLevel="2">
+      <c r="A193" s="10">
+        <v>186</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="D193" s="7">
+        <v>71300</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" outlineLevel="2">
+      <c r="A194" s="10">
+        <v>187</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="C194" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="D194" s="7">
+        <v>78200</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" outlineLevel="2">
+      <c r="A195" s="10">
+        <v>188</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="C195" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="D195" s="7">
+        <v>85100</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" outlineLevel="2">
+      <c r="A196" s="10">
+        <v>189</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="D196" s="7">
+        <v>92000</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" outlineLevel="2">
+      <c r="A197" s="10">
+        <v>190</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C197" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="D197" s="7">
+        <v>37904</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" outlineLevel="2">
+      <c r="A198" s="10">
+        <v>191</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="C198" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="D198" s="7">
+        <v>45172</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" outlineLevel="2">
+      <c r="A199" s="10">
+        <v>192</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="C199" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="D199" s="7">
+        <v>52348</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" outlineLevel="2">
+      <c r="A200" s="10">
+        <v>193</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="D200" s="7">
+        <v>59524</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" outlineLevel="2">
+      <c r="A201" s="10">
+        <v>194</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="D201" s="7">
+        <v>66700</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" outlineLevel="2">
+      <c r="A202" s="10">
+        <v>195</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="C202" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="D202" s="7">
+        <v>73876</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" outlineLevel="2">
+      <c r="A203" s="10">
+        <v>196</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="C203" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="D203" s="7">
+        <v>81052</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" outlineLevel="2">
+      <c r="A204" s="10">
+        <v>197</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="D204" s="7">
+        <v>88228</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" outlineLevel="2">
+      <c r="A205" s="10">
+        <v>198</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C205" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="D205" s="7">
+        <v>95496</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" outlineLevel="2">
+      <c r="A206" s="10">
+        <v>199</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C206" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="D206" s="7">
+        <v>39100</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" outlineLevel="2">
+      <c r="A207" s="10">
+        <v>200</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="C207" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="D207" s="7">
+        <v>46552</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" outlineLevel="2">
+      <c r="A208" s="10">
+        <v>201</v>
+      </c>
+      <c r="B208" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="C208" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="D208" s="7">
+        <v>54096</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" outlineLevel="2">
+      <c r="A209" s="10">
+        <v>202</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>411</v>
+      </c>
+      <c r="D209" s="7">
+        <v>61548</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" outlineLevel="2">
+      <c r="A210" s="10">
+        <v>203</v>
+      </c>
+      <c r="B210" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>413</v>
+      </c>
+      <c r="D210" s="7">
+        <v>69000</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" outlineLevel="2">
+      <c r="A211" s="10">
+        <v>204</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="D211" s="7">
+        <v>76452</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" outlineLevel="2">
+      <c r="A212" s="10">
+        <v>205</v>
+      </c>
+      <c r="B212" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="D212" s="7">
+        <v>83904</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" outlineLevel="2">
+      <c r="A213" s="10">
+        <v>206</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="C213" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="D213" s="7">
+        <v>91448</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" outlineLevel="2">
+      <c r="A214" s="10">
+        <v>207</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="C214" s="13" t="s">
+        <v>421</v>
+      </c>
+      <c r="D214" s="7">
+        <v>98900</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" outlineLevel="2">
+      <c r="A215" s="10">
+        <v>208</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="D215" s="7">
+        <v>40296</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" outlineLevel="2">
+      <c r="A216" s="10">
+        <v>209</v>
+      </c>
+      <c r="B216" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>425</v>
+      </c>
+      <c r="D216" s="7">
+        <v>48024</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" outlineLevel="2">
+      <c r="A217" s="10">
+        <v>210</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="C217" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="D217" s="7">
+        <v>55752</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" outlineLevel="2">
+      <c r="A218" s="10">
+        <v>211</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="C218" s="13" t="s">
+        <v>429</v>
+      </c>
+      <c r="D218" s="7">
+        <v>63572</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" outlineLevel="2">
+      <c r="A219" s="10">
+        <v>212</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="C219" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="D219" s="7">
+        <v>71300</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" outlineLevel="2">
+      <c r="A220" s="10">
+        <v>213</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="C220" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="D220" s="7">
+        <v>79028</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" outlineLevel="2">
+      <c r="A221" s="10">
+        <v>214</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="C221" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="D221" s="7">
+        <v>86848</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" outlineLevel="2">
+      <c r="A222" s="10">
+        <v>215</v>
+      </c>
+      <c r="B222" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="C222" s="13" t="s">
+        <v>437</v>
+      </c>
+      <c r="D222" s="7">
+        <v>94576</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" outlineLevel="2">
+      <c r="A223" s="10">
+        <v>216</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="C223" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="D223" s="7">
+        <v>102304</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" outlineLevel="2">
+      <c r="A224" s="10">
+        <v>217</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="D224" s="7">
+        <v>41400</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" outlineLevel="2">
+      <c r="A225" s="10">
+        <v>218</v>
+      </c>
+      <c r="B225" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="C225" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="D225" s="7">
+        <v>49496</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" outlineLevel="2">
+      <c r="A226" s="10">
+        <v>219</v>
+      </c>
+      <c r="B226" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="C226" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="D226" s="7">
+        <v>57500</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" outlineLevel="2">
+      <c r="A227" s="10">
+        <v>220</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="C227" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="D227" s="7">
+        <v>65504</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" outlineLevel="2">
+      <c r="A228" s="10">
+        <v>221</v>
+      </c>
+      <c r="B228" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="C228" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="D228" s="7">
+        <v>73600</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" outlineLevel="2">
+      <c r="A229" s="10">
+        <v>222</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="C229" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="D229" s="7">
+        <v>81696</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" outlineLevel="2">
+      <c r="A230" s="10">
+        <v>223</v>
+      </c>
+      <c r="B230" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="D230" s="7">
+        <v>89700</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" outlineLevel="2">
+      <c r="A231" s="10">
+        <v>224</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="C231" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="D231" s="7">
+        <v>97704</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" outlineLevel="2">
+      <c r="A232" s="10">
+        <v>225</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="D232" s="7">
+        <v>105800</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" outlineLevel="2">
+      <c r="A233" s="10">
+        <v>226</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="C233" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="D233" s="7">
+        <v>11500</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" outlineLevel="2">
+      <c r="A234" s="10">
+        <v>227</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="C234" s="13" t="s">
+        <v>461</v>
+      </c>
+      <c r="D234" s="7">
+        <v>23000</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" outlineLevel="2">
+      <c r="A235" s="10">
+        <v>228</v>
+      </c>
+      <c r="B235" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="D235" s="7">
+        <v>44900</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" outlineLevel="2">
+      <c r="A236" s="10">
+        <v>229</v>
+      </c>
+      <c r="B236" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="C236" s="13" t="s">
+        <v>465</v>
+      </c>
+      <c r="D236" s="7">
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" outlineLevel="2">
+      <c r="A237" s="10">
+        <v>230</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="C237" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="D237" s="7">
+        <v>44700</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" outlineLevel="2">
+      <c r="A238" s="10">
+        <v>231</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="D238" s="7">
+        <v>41500</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" outlineLevel="2">
+      <c r="A239" s="10">
+        <v>232</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="C239" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="D239" s="7">
+        <v>14000</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" outlineLevel="2">
+      <c r="A240" s="10">
+        <v>233</v>
+      </c>
+      <c r="B240" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="D240" s="7">
+        <v>26300</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" outlineLevel="2">
+      <c r="A241" s="10">
+        <v>234</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="C241" s="13" t="s">
+        <v>475</v>
+      </c>
+      <c r="D241" s="7">
+        <v>59200</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" outlineLevel="2">
+      <c r="A242" s="10">
+        <v>235</v>
+      </c>
+      <c r="B242" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="C242" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="D242" s="7">
+        <v>75800</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" outlineLevel="2">
+      <c r="A243" s="10">
+        <v>236</v>
+      </c>
+      <c r="B243" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="C243" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="D243" s="7">
+        <v>50100</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" outlineLevel="2">
+      <c r="A244" s="10">
+        <v>237</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="D244" s="7">
+        <v>48800</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" outlineLevel="1">
+      <c r="A245" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="B245" s="0"/>
+      <c r="C245" s="11"/>
+      <c r="D245" s="5"/>
+    </row>
+    <row r="246" spans="1:4" outlineLevel="2">
+      <c r="A246" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" outlineLevel="2">
+      <c r="A247" s="10">
+        <v>1</v>
+      </c>
+      <c r="B247" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="C247" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="D247" s="7">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" outlineLevel="2">
+      <c r="A248" s="10">
+        <v>2</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="D248" s="7">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" outlineLevel="2">
+      <c r="A249" s="10">
+        <v>3</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="D249" s="7">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" outlineLevel="2">
+      <c r="A250" s="10">
+        <v>4</v>
+      </c>
+      <c r="B250" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="D250" s="7">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" outlineLevel="2">
+      <c r="A251" s="10">
+        <v>5</v>
+      </c>
+      <c r="B251" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="D251" s="7">
+        <v>1950</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A245:D245"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C80" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C85" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C91" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C92" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C93" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C94" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C95" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C103" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C104" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C105" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C106" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C107" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C108" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C109" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C110" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C111" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C112" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C113" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="C114" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C115" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C116" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C117" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C118" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C119" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C120" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C121" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C122" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C123" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C126" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C127" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C128" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C135" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C136" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C137" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C138" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C139" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C150" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C155" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C159" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C161" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C162" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C177" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C180" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="C189" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C191" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C192" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="C193" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="C194" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="C195" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="C196" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="C197" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="C199" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C200" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="C201" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C202" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="C203" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C204" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="C207" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="C208" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="C209" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="C212" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="C215" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C216" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="C217" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="C218" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="C219" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="C220" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="C221" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="C222" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="C223" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="C224" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="C225" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="C226" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="C227" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="C228" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="C233" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="C234" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="C235" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="C236" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="C237" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="C238" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="C243" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="C244" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="C247" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C248" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="C251" r:id="rId_hyperlink_242"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>