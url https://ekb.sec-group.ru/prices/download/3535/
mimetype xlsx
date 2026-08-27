--- v1 (2026-07-11)
+++ v2 (2026-08-27)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-11 13:54:10</t>
+    <t>Актуальность прайса на: 2026-08-27 18:43:14</t>
   </si>
   <si>
     <t>Ворота</t>
   </si>
   <si>
     <t>Откатные ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>63749</t>
   </si>
   <si>
     <t>HURDE TriSlide Base 3.00x1.00</t>
   </si>