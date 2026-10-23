--- v2 (2026-08-27)
+++ v3 (2026-10-23)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-27 18:43:14</t>
+    <t>Актуальность прайса на: 2026-10-23 04:59:56</t>
   </si>
   <si>
     <t>Ворота</t>
   </si>
   <si>
     <t>Откатные ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>63749</t>
   </si>
   <si>
     <t>HURDE TriSlide Base 3.00x1.00</t>
   </si>
@@ -1390,50 +1390,62 @@
     <t>HURDE TriSlide Pro 7.00x2.00</t>
   </si>
   <si>
     <t>63898</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x2.25</t>
   </si>
   <si>
     <t>63899</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x2.50</t>
   </si>
   <si>
     <t>63900</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x2.75</t>
   </si>
   <si>
     <t>63901</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x3.00</t>
+  </si>
+  <si>
+    <t>68624</t>
+  </si>
+  <si>
+    <t>HURDE ОВ4-А6 готовые откатных ворот для проема 4 м (уже сваренные)</t>
+  </si>
+  <si>
+    <t>68626</t>
+  </si>
+  <si>
+    <t>HURDE ОВ5-А7 готовые откатных ворот для проема 5 м (уже сваренные)</t>
   </si>
   <si>
     <t>67094</t>
   </si>
   <si>
     <t>HURDE ОВС4 каркас откатных ворот для проема 4 м (под сварку)</t>
   </si>
   <si>
     <t>67096</t>
   </si>
   <si>
     <t>HURDE ОВС4-А6 каркас откатных ворот для проема 4 м (под сварку) с консольной системой на 6 м.</t>
   </si>
   <si>
     <t>67807</t>
   </si>
   <si>
     <t>HURDE ОВС4-А6-BXL04AGS каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
   </si>
   <si>
     <t>67809</t>
   </si>
   <si>
     <t>HURDE ОВС4-А6-RD400KCE каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
   </si>
@@ -1932,59 +1944,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63749/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63974/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63751/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63752/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63753/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63754/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63755/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63756/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63757/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63758/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63759/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63760/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63761/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63762/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63763/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63764/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63765/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63766/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63767/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63768/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63769/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63770/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63771/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63772/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63773/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63774/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63775/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63776/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63777/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63778/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63779/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63780/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63781/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63782/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63783/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63784/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63902/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63903/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63904/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63905/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63906/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63907/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63908/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63909/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63910/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63911/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63912/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63913/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63914/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63915/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63916/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63917/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63918/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63919/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63920/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63921/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63922/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63923/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63924/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63925/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63926/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63927/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63928/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63929/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63930/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63931/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63932/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63933/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63934/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63935/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63936/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63937/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63938/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63939/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63940/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63941/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63942/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63943/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63944/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63945/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63946/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63947/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63948/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63949/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63950/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63951/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63952/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63953/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63954/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63955/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63956/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63957/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63958/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63959/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63960/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63961/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63962/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63963/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63964/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63965/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63966/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63967/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63968/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63969/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63970/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63971/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63972/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63973/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63785/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63786/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63787/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63788/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63789/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63790/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63791/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63792/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63793/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63794/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63795/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63796/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63797/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63798/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63799/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63801/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63802/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63803/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63804/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63805/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63806/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63807/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63808/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63809/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63810/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63811/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63812/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63813/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63814/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63815/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63816/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63819/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63820/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63821/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63822/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63823/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63824/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63825/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63826/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63827/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63828/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63829/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63830/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63831/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63832/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63833/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63834/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63835/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63836/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63837/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63838/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63839/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63840/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63841/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63842/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63843/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63844/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63845/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63846/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63847/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63848/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63849/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63850/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63851/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63852/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63853/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63854/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63855/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63856/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63857/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63858/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63859/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63860/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63861/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63862/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63863/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63864/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63865/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63866/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63867/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63868/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63869/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63870/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63871/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63872/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63873/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63874/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63875/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63876/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63877/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63878/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63879/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63880/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63881/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63882/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63883/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63884/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63885/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63886/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63887/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63888/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63889/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63890/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63891/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63892/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63893/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63894/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63895/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63896/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63897/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63898/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63899/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63900/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63901/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67094/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67096/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67807/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67809/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67803/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67805/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67095/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67097/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67810/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67804/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67806/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-5-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-6-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-dlya-vorot-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-dlya-vorot-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-dlya-vorot-4-metra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63749/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63974/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63751/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63752/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63753/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63754/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63755/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63756/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63757/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63758/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63759/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63760/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63761/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63762/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63763/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63764/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63765/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63766/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63767/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63768/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63769/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63770/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63771/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63772/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63773/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63774/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63775/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63776/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63777/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63778/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63779/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63780/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63781/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63782/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63783/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63784/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63902/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63903/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63904/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63905/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63906/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63907/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63908/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63909/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63910/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63911/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63912/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63913/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63914/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63915/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63916/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63917/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63918/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63919/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63920/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63921/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63922/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63923/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63924/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63925/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63926/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63927/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63928/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63929/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63930/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63931/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63932/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63933/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63934/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63935/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63936/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63937/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63938/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63939/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63940/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63941/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63942/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63943/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63944/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63945/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63946/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63947/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63948/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63949/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63950/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63951/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63952/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63953/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63954/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63955/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63956/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63957/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63958/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63959/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63960/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63961/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63962/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63963/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63964/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63965/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63966/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63967/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63968/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63969/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63970/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63971/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63972/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63973/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63785/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63786/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63787/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63788/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63789/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63790/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63791/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63792/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63793/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63794/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63795/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63796/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63797/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63798/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63799/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63801/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63802/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63803/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63804/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63805/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63806/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63807/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63808/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63809/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63810/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63811/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63812/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63813/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63814/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63815/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63816/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63819/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63820/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63821/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63822/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63823/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63824/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63825/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63826/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63827/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63828/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63829/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63830/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63831/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63832/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63833/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63834/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63835/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63836/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63837/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63838/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63839/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63840/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63841/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63842/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63843/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63844/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63845/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63846/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63847/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63848/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63849/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63850/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63851/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63852/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63853/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63854/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63855/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63856/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63857/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63858/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63859/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63860/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63861/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63862/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63863/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63864/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63865/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63866/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63867/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63868/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63869/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63870/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63871/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63872/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63873/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63874/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63875/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63876/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63877/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63878/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63879/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63880/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63881/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63882/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63883/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63884/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63885/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63886/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63887/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63888/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63889/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63890/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63891/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63892/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63893/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63894/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63895/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63896/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63897/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63898/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63899/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63900/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-63901/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-68624/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-68626/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67094/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67096/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67807/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67809/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67803/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67805/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67095/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67097/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67810/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67804/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/hurde-67806/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-5-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-6-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-dlya-vorot-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-dlya-vorot-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ekb.sec-group.ru/p/t-profil-dlya-vorot-4-metra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D251"/>
+  <dimension ref="A1:D253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -5158,306 +5170,334 @@
     <row r="232" spans="1:4" outlineLevel="2">
       <c r="A232" s="10">
         <v>225</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>456</v>
       </c>
       <c r="C232" s="13" t="s">
         <v>457</v>
       </c>
       <c r="D232" s="7">
         <v>105800</v>
       </c>
     </row>
     <row r="233" spans="1:4" outlineLevel="2">
       <c r="A233" s="10">
         <v>226</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>458</v>
       </c>
       <c r="C233" s="13" t="s">
         <v>459</v>
       </c>
       <c r="D233" s="7">
-        <v>11500</v>
+        <v>31600</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="2">
       <c r="A234" s="10">
         <v>227</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>460</v>
       </c>
       <c r="C234" s="13" t="s">
         <v>461</v>
       </c>
       <c r="D234" s="7">
-        <v>23000</v>
+        <v>35300</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="2">
       <c r="A235" s="10">
         <v>228</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>462</v>
       </c>
       <c r="C235" s="13" t="s">
         <v>463</v>
       </c>
       <c r="D235" s="7">
-        <v>44900</v>
+        <v>16000</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="2">
       <c r="A236" s="10">
         <v>229</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>464</v>
       </c>
       <c r="C236" s="13" t="s">
         <v>465</v>
       </c>
       <c r="D236" s="7">
-        <v>46500</v>
+        <v>26500</v>
       </c>
     </row>
     <row r="237" spans="1:4" outlineLevel="2">
       <c r="A237" s="10">
         <v>230</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>466</v>
       </c>
       <c r="C237" s="13" t="s">
         <v>467</v>
       </c>
       <c r="D237" s="7">
-        <v>44700</v>
+        <v>50200</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="2">
       <c r="A238" s="10">
         <v>231</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>468</v>
       </c>
       <c r="C238" s="13" t="s">
         <v>469</v>
       </c>
       <c r="D238" s="7">
-        <v>41500</v>
+        <v>50600</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="2">
       <c r="A239" s="10">
         <v>232</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>470</v>
       </c>
       <c r="C239" s="13" t="s">
         <v>471</v>
       </c>
       <c r="D239" s="7">
-        <v>14000</v>
+        <v>47400</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="2">
       <c r="A240" s="10">
         <v>233</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>472</v>
       </c>
       <c r="C240" s="13" t="s">
         <v>473</v>
       </c>
       <c r="D240" s="7">
-        <v>26300</v>
+        <v>43800</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="2">
       <c r="A241" s="10">
         <v>234</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>474</v>
       </c>
       <c r="C241" s="13" t="s">
         <v>475</v>
       </c>
       <c r="D241" s="7">
-        <v>59200</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="2">
       <c r="A242" s="10">
         <v>235</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>476</v>
       </c>
       <c r="C242" s="13" t="s">
         <v>477</v>
       </c>
       <c r="D242" s="7">
-        <v>75800</v>
+        <v>29500</v>
       </c>
     </row>
     <row r="243" spans="1:4" outlineLevel="2">
       <c r="A243" s="10">
         <v>236</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>478</v>
       </c>
       <c r="C243" s="13" t="s">
         <v>479</v>
       </c>
       <c r="D243" s="7">
-        <v>50100</v>
+        <v>64600</v>
       </c>
     </row>
     <row r="244" spans="1:4" outlineLevel="2">
       <c r="A244" s="10">
         <v>237</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>480</v>
       </c>
       <c r="C244" s="13" t="s">
         <v>481</v>
       </c>
       <c r="D244" s="7">
-        <v>48800</v>
-[...3 lines deleted...]
-      <c r="A245" s="9" t="s">
+        <v>81200</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" outlineLevel="2">
+      <c r="A245" s="10">
+        <v>238</v>
+      </c>
+      <c r="B245" s="4" t="s">
         <v>482</v>
       </c>
-      <c r="B245" s="0"/>
-[...1 lines deleted...]
-      <c r="D245" s="5"/>
+      <c r="C245" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="D245" s="7">
+        <v>54900</v>
+      </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="2">
-      <c r="A246" s="2" t="s">
+      <c r="A246" s="10">
+        <v>239</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="D246" s="7">
+        <v>53300</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" outlineLevel="1">
+      <c r="A247" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="B247" s="0"/>
+      <c r="C247" s="11"/>
+      <c r="D247" s="5"/>
+    </row>
+    <row r="248" spans="1:4" outlineLevel="2">
+      <c r="A248" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B246" s="3" t="s">
+      <c r="B248" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C246" s="12" t="s">
+      <c r="C248" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D246" s="6" t="s">
+      <c r="D248" s="6" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>2700</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="2">
       <c r="A249" s="10">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C249" s="13" t="s">
         <v>488</v>
       </c>
       <c r="D249" s="7">
-        <v>900</v>
+        <v>6266</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="2">
       <c r="A250" s="10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C250" s="13" t="s">
         <v>490</v>
       </c>
       <c r="D250" s="7">
-        <v>1350</v>
+        <v>6714</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="2">
       <c r="A251" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C251" s="13" t="s">
         <v>492</v>
       </c>
       <c r="D251" s="7">
-        <v>1950</v>
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" outlineLevel="2">
+      <c r="A252" s="10">
+        <v>4</v>
+      </c>
+      <c r="B252" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="D252" s="7">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" outlineLevel="2">
+      <c r="A253" s="10">
+        <v>5</v>
+      </c>
+      <c r="B253" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="D253" s="7">
+        <v>4924</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A245:D245"/>
+    <mergeCell ref="A247:D247"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -5653,55 +5693,57 @@
     <hyperlink ref="C220" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_215"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_216"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_217"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_218"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_220"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_221"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_222"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_223"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_224"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_228"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_229"/>
     <hyperlink ref="C237" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C238" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C239" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C240" r:id="rId_hyperlink_233"/>
     <hyperlink ref="C241" r:id="rId_hyperlink_234"/>
     <hyperlink ref="C242" r:id="rId_hyperlink_235"/>
     <hyperlink ref="C243" r:id="rId_hyperlink_236"/>
     <hyperlink ref="C244" r:id="rId_hyperlink_237"/>
-    <hyperlink ref="C247" r:id="rId_hyperlink_238"/>
-    <hyperlink ref="C248" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="C245" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C246" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C249" r:id="rId_hyperlink_240"/>
     <hyperlink ref="C250" r:id="rId_hyperlink_241"/>
     <hyperlink ref="C251" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="C252" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="C253" r:id="rId_hyperlink_244"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>